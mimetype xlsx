--- v0 (2026-03-03)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>In sacred memory</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Current Membership Level</t>
   </si>
   <si>
     <t>Current Start 
 Date</t>
   </si>
   <si>
     <t>Current 
 Amount Paid</t>
   </si>
   <si>
     <t>Current 
 Expiration Date</t>
   </si>
   <si>
@@ -78,78 +78,102 @@
     <t>State</t>
   </si>
   <si>
     <t xml:space="preserve">Country	</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Phone Number 1</t>
   </si>
   <si>
     <t>Combined Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Active Since 
 Date</t>
   </si>
   <si>
     <t>Deceased Members</t>
   </si>
   <si>
+    <t>Lehman</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>US - Individual Lifetime Membership</t>
+  </si>
+  <si>
+    <t>Lifetime</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Join US - Individual Lifetime Membership</t>
+  </si>
+  <si>
+    <t>2026 So. Toe River Rd.</t>
+  </si>
+  <si>
+    <t>Burnsville</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>(828) 713-0535</t>
+  </si>
+  <si>
+    <t>J Lehman</t>
+  </si>
+  <si>
+    <t>lee@leelehman.com</t>
+  </si>
+  <si>
     <t>Lutin</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
-    <t>US - Individual Lifetime Membership</t>
-[...10 lines deleted...]
-  <si>
     <t>39 Fifth Ave. #1B</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>NY</t>
-  </si>
-[...1 lines deleted...]
-    <t>USA</t>
   </si>
   <si>
     <t>10003-4339</t>
   </si>
   <si>
     <t>(212) 529-6464</t>
   </si>
   <si>
     <t>Michael Lutin</t>
   </si>
   <si>
     <t>ml@michaellutin.com</t>
   </si>
   <si>
     <t>Simms</t>
   </si>
   <si>
     <t>Maria</t>
   </si>
   <si>
     <t>260 N. Haverhill Rd.</t>
   </si>
   <si>
     <t>Kensington</t>
   </si>
@@ -517,68 +541,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T3"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2:O3"/>
+      <selection activeCell="O2" sqref="O2:O4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.422363" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.853516" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.281738" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.709961" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.708496" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.273926" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.85498" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.425293" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.425293" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.852051" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.852051" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="25.422363" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -620,148 +644,203 @@
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="3">
-        <v>31686.0</v>
+        <v>39083.0</v>
       </c>
       <c r="F2" s="5">
-        <v>0</v>
+        <v>500.0</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>23</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>24</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="O2" s="5" t="s">
+      <c r="O2" s="5">
+        <v>28714</v>
+      </c>
+      <c r="P2" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="P2" s="5" t="s">
+      <c r="Q2" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>32</v>
       </c>
-      <c r="R2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S2" s="4">
-        <v>31686.0</v>
+        <v>30498.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="B3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="3">
-        <v>39083.0</v>
+        <v>31686.0</v>
       </c>
       <c r="F3" s="5">
-        <v>500.0</v>
+        <v>0</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="Q3" t="s">
         <v>40</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>41</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" s="4">
+        <v>31686.0</v>
+      </c>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="4">
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="3">
+        <v>39083.0</v>
+      </c>
+      <c r="F4" s="5">
+        <v>500.0</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>44</v>
+      </c>
+      <c r="K4"/>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>49</v>
+      </c>
+      <c r="R4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S4" s="4">
         <v>367.0</v>
       </c>
-      <c r="T3"/>
+      <c r="T4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>